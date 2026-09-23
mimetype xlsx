--- v0 (2026-03-20)
+++ v1 (2026-09-23)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TRŽIČ OPSI 1. 8. 2023 14 07" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="376">
   <si>
     <t>Naziv</t>
   </si>
   <si>
     <t>Opis</t>
   </si>
   <si>
     <t>Keywords</t>
   </si>
   <si>
     <t>TipNepremicnine</t>
   </si>
   <si>
     <t>ParcelaSt</t>
   </si>
   <si>
     <t>TipNacin</t>
   </si>
   <si>
     <t>MetodaRazpolaganja</t>
   </si>
   <si>
     <t>Lastnik</t>
   </si>
   <si>
@@ -61,1104 +61,1083 @@
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>UrlSlike</t>
   </si>
   <si>
     <t>Stanje</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>UrlDodatno</t>
   </si>
   <si>
     <t>VeljaOd</t>
   </si>
   <si>
     <t>VeljaDo</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>stavbna zemljišča (100%), KOVOR</t>
+    <t>stavbna zemljišča (100.00%), KOVOR</t>
+  </si>
+  <si>
+    <t>stavbna zemljišča (100.00%)</t>
+  </si>
+  <si>
+    <t>Parcela 2146-110/120</t>
+  </si>
+  <si>
+    <t>Prodaja</t>
+  </si>
+  <si>
+    <t>Neposredna pogodba</t>
+  </si>
+  <si>
+    <t>Fizične osebe</t>
+  </si>
+  <si>
+    <t>113 m2</t>
+  </si>
+  <si>
+    <t>KOVOR</t>
+  </si>
+  <si>
+    <t>Se prodaja</t>
+  </si>
+  <si>
+    <t>04 5971 527</t>
+  </si>
+  <si>
+    <t>stavbna zemljišča (100.00%), KRIŽE</t>
+  </si>
+  <si>
+    <t>Parcela 2147-579/54</t>
+  </si>
+  <si>
+    <t>OBČINA TRŽIČ, Trg svobode 18, 4290 Tržič</t>
+  </si>
+  <si>
+    <t>58 m2</t>
+  </si>
+  <si>
+    <t>KRIŽE</t>
+  </si>
+  <si>
+    <t>Parcela 2147-579/55</t>
+  </si>
+  <si>
+    <t>54 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-579/57</t>
+  </si>
+  <si>
+    <t>95 m2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Travnik za stavbo Grahovše 9 </t>
+  </si>
+  <si>
+    <t>kmetijska zemljišča (68.80%), stavbna zemljišča (31.20%), LOM POD STORŽIČEM</t>
+  </si>
+  <si>
+    <t>kmetijska zemljišča (68.80%), stavbna zemljišča (31.20%)</t>
+  </si>
+  <si>
+    <t>Parcela 2142-297/16</t>
+  </si>
+  <si>
+    <t>1455 m2</t>
+  </si>
+  <si>
+    <t>LOM POD STORŽIČEM</t>
+  </si>
+  <si>
+    <t>Nezazidano stavbno zemljišče</t>
+  </si>
+  <si>
+    <t>stavbna zemljišča (99.30%), kmetijska zemljišča (0.70%), PODLJUBELJ</t>
+  </si>
+  <si>
+    <t>stavbna zemljišča (99.30%), kmetijska zemljišča (0.70%)</t>
+  </si>
+  <si>
+    <t>Parcela 2141-867/1</t>
+  </si>
+  <si>
+    <t>Javna dražba</t>
+  </si>
+  <si>
+    <t>752 m2</t>
+  </si>
+  <si>
+    <t>PODLJUBELJ</t>
+  </si>
+  <si>
+    <t>tomaz.ropret@trzic.si</t>
+  </si>
+  <si>
+    <t>stavbna zemljišča (100.00%), LOM POD STORŽIČEM</t>
+  </si>
+  <si>
+    <t>Parcela 2142-986/8</t>
+  </si>
+  <si>
+    <t>26 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče pod stavbo z naslovom Kurnikova pot 4; prodaja se 1/6 solastniški delež</t>
+  </si>
+  <si>
+    <t>stavbna zemljišča (100.00%), TRŽIČ</t>
+  </si>
+  <si>
+    <t>Parcela 2143-18</t>
+  </si>
+  <si>
+    <t>166 m2</t>
+  </si>
+  <si>
+    <t>TRŽIČ</t>
+  </si>
+  <si>
+    <t>Delno nezazidano stavbno zemljišče, delno pripadajoče zemljišče stavbe; prodaja se 1/6 solastniški delež</t>
+  </si>
+  <si>
+    <t>Parcela 2143-19/2</t>
+  </si>
+  <si>
+    <t>769 m2</t>
+  </si>
+  <si>
+    <t>Kmetijsko zemljišče</t>
+  </si>
+  <si>
+    <t>kmetijska zemljišča (93.40%), stavbna zemljišča (6.60%), TRŽIČ</t>
+  </si>
+  <si>
+    <t>kmetijska zemljišča (93.40%), stavbna zemljišča (6.60%)</t>
+  </si>
+  <si>
+    <t>Parcela 2143-672/1</t>
+  </si>
+  <si>
+    <t>848 m2</t>
+  </si>
+  <si>
+    <t>Vrt</t>
+  </si>
+  <si>
+    <t>Parcela 2143-414/13</t>
+  </si>
+  <si>
+    <t>69 m2</t>
+  </si>
+  <si>
+    <t>stavbna zemljišča (100.00%), BISTRICA</t>
+  </si>
+  <si>
+    <t>Parcela 2144-143/5</t>
+  </si>
+  <si>
+    <t>56 m2</t>
+  </si>
+  <si>
+    <t>BISTRICA</t>
+  </si>
+  <si>
+    <t>Kmetijsko zemljišče, travnik</t>
+  </si>
+  <si>
+    <t>kmetijska zemljišča (99.80%), stavbna zemljišča (0.20%), BISTRICA</t>
+  </si>
+  <si>
+    <t>kmetijska zemljišča (99.80%), stavbna zemljišča (0.20%)</t>
+  </si>
+  <si>
+    <t>Parcela 2144-1150/4</t>
+  </si>
+  <si>
+    <t>421 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi z naslovom Sebenje 20</t>
+  </si>
+  <si>
+    <t>stavbna zemljišča (100.00%), ŽIGANJA VAS</t>
+  </si>
+  <si>
+    <t>Parcela 2149-647/2</t>
+  </si>
+  <si>
+    <t>8 m2</t>
+  </si>
+  <si>
+    <t>ŽIGANJA VAS</t>
+  </si>
+  <si>
+    <t>Zemljišče pod stavbo z naslovom Zvirče 58</t>
+  </si>
+  <si>
+    <t>stavbna zemljišča (100.00%), ZVIRČE</t>
+  </si>
+  <si>
+    <t>Parcela 2150-377/12</t>
+  </si>
+  <si>
+    <t>160 m2</t>
+  </si>
+  <si>
+    <t>ZVIRČE</t>
+  </si>
+  <si>
+    <t>Parcela 2147-579/67</t>
+  </si>
+  <si>
+    <t>37 m2</t>
+  </si>
+  <si>
+    <t>Travnik ob državni cesti</t>
+  </si>
+  <si>
+    <t>stavbna zemljišča (100.00%), PODLJUBELJ</t>
+  </si>
+  <si>
+    <t>Parcela 2141-965/2</t>
+  </si>
+  <si>
+    <t>29 m2</t>
+  </si>
+  <si>
+    <t>Pripadajoče zemljišče stavbe Podljubelj 76</t>
+  </si>
+  <si>
+    <t>Parcela 2141-966/3</t>
+  </si>
+  <si>
+    <t>142 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2141-739/10</t>
+  </si>
+  <si>
+    <t>79 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2141-739/11</t>
+  </si>
+  <si>
+    <t>135 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2141-739/12</t>
+  </si>
+  <si>
+    <t>86 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2141-739/13</t>
+  </si>
+  <si>
+    <t>78 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2141-739/14</t>
+  </si>
+  <si>
+    <t>Parcela 2141-739/15</t>
+  </si>
+  <si>
+    <t>65 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2141-739/16</t>
+  </si>
+  <si>
+    <t>49 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2141-739/17</t>
+  </si>
+  <si>
+    <t>72 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2141-739/18</t>
+  </si>
+  <si>
+    <t>157 m2</t>
+  </si>
+  <si>
+    <t>Pripadajoče zemljišče k stavbi</t>
+  </si>
+  <si>
+    <t>Parcela 2147-542/19</t>
+  </si>
+  <si>
+    <t>12 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Pristavška cesta 32</t>
+  </si>
+  <si>
+    <t>Parcela 2147-537/6</t>
+  </si>
+  <si>
+    <t>104 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbah Srednja pot 31 in 33</t>
+  </si>
+  <si>
+    <t>Parcela 2146-108/35</t>
+  </si>
+  <si>
+    <t>168 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Pod gozdom 24</t>
+  </si>
+  <si>
+    <t>Parcela 2146-107/7</t>
+  </si>
+  <si>
+    <t>138 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče pod stavbo Loka 6</t>
+  </si>
+  <si>
+    <t>Parcela 2146-236/35</t>
+  </si>
+  <si>
+    <t>39 m2</t>
+  </si>
+  <si>
+    <t>Stavbno zemljišče v Pristavi</t>
+  </si>
+  <si>
+    <t>Parcela 2147-857/6</t>
+  </si>
+  <si>
+    <t>132 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-576/41</t>
+  </si>
+  <si>
+    <t>130 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Podvasca 5</t>
+  </si>
+  <si>
+    <t>Parcela 2147-579/35</t>
+  </si>
+  <si>
+    <t>141 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-579/33</t>
+  </si>
+  <si>
+    <t>Javno zbiranje ponudb</t>
+  </si>
+  <si>
+    <t>572 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Blejska cesta 6</t>
+  </si>
+  <si>
+    <t>Parcela 2143-610/12</t>
+  </si>
+  <si>
+    <t>326 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Loka 13</t>
+  </si>
+  <si>
+    <t>Parcela 2146-236/44</t>
+  </si>
+  <si>
+    <t>339 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2143-610/13</t>
+  </si>
+  <si>
+    <t>207 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Loka 10</t>
+  </si>
+  <si>
+    <t>Parcela 2146-236/20</t>
+  </si>
+  <si>
+    <t>51 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Na Logu 28</t>
+  </si>
+  <si>
+    <t>Parcela 2144-185/1</t>
+  </si>
+  <si>
+    <t>303 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Mlaka 11</t>
+  </si>
+  <si>
+    <t>Parcela 2147-484/22</t>
+  </si>
+  <si>
+    <t>10 m2</t>
+  </si>
+  <si>
+    <t>stavbna zemljišča (100%), KRIŽE</t>
   </si>
   <si>
     <t>stavbna zemljišča (100%)</t>
   </si>
   <si>
-    <t>Parcela 2146-110/120</t>
-[...197 lines deleted...]
-    <t>Zemljišče pod stavbo z naslovom Zvirče 58</t>
+    <t>Parcela 2147-872/1</t>
+  </si>
+  <si>
+    <t>61 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Zvirče 58</t>
+  </si>
+  <si>
+    <t>Parcela 2146-445/5</t>
+  </si>
+  <si>
+    <t>402 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Cesta na Hudo 15</t>
+  </si>
+  <si>
+    <t>Parcela 2146-847/9</t>
+  </si>
+  <si>
+    <t>Zemlijšče ob stavbi Zvirče 58</t>
   </si>
   <si>
     <t>stavbna zemljišča (100%), ZVIRČE</t>
   </si>
   <si>
-    <t>Parcela 2150-377/12</t>
-[...256 lines deleted...]
-  <si>
     <t>Parcela 2150-377/8</t>
   </si>
   <si>
     <t>162 m2</t>
   </si>
   <si>
     <t>Zemljišče ob stavbi Pristavška cesta 105</t>
   </si>
   <si>
     <t>Parcela 2147-576/33</t>
   </si>
   <si>
     <t>15 m2</t>
   </si>
   <si>
     <t>Zemljišče ob stavbi Lom pod Storžičem 60</t>
   </si>
   <si>
     <t>Parcela 2142-1032/4</t>
   </si>
   <si>
     <t>77 m2</t>
   </si>
   <si>
     <t>Zemljišče ob stavbi Lom pod Storžičem 64</t>
   </si>
   <si>
     <t>Parcela 2142-1032/5</t>
   </si>
   <si>
+    <t>3 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2142-1032/10</t>
+  </si>
+  <si>
+    <t>18 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Lom pod Storžičem 62</t>
+  </si>
+  <si>
+    <t>Parcela 2142-1032/9</t>
+  </si>
+  <si>
+    <t>57 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Mlaka 8</t>
+  </si>
+  <si>
+    <t>Parcela 2147-486/2</t>
+  </si>
+  <si>
+    <t>234 m2</t>
+  </si>
+  <si>
+    <t>Stavbno zemljišče ob Kranjski cesti</t>
+  </si>
+  <si>
+    <t>Parcela 2143-578/29</t>
+  </si>
+  <si>
+    <t>273 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbah v ulici Pot na polje</t>
+  </si>
+  <si>
+    <t>Parcela 2147-546/8</t>
+  </si>
+  <si>
+    <t>98 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče v ulici Pod gozdom</t>
+  </si>
+  <si>
+    <t>Parcela 2146-110/5</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Pod Šijo 13</t>
+  </si>
+  <si>
+    <t>Parcela 2144-246/11</t>
+  </si>
+  <si>
+    <t>80 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Koroška cesta 54</t>
+  </si>
+  <si>
+    <t>gozdna zemljišča (100.00%), TRŽIČ</t>
+  </si>
+  <si>
+    <t>gozdna zemljišča (100.00%)</t>
+  </si>
+  <si>
+    <t>Parcela 2143-460/19</t>
+  </si>
+  <si>
+    <t>216 m2</t>
+  </si>
+  <si>
+    <t>Travnik ob cesti na Brdo</t>
+  </si>
+  <si>
+    <t>kmetijska zemljišča (100.00%), ZVIRČE</t>
+  </si>
+  <si>
+    <t>kmetijska zemljišča (100.00%)</t>
+  </si>
+  <si>
+    <t>Parcela 2150-341</t>
+  </si>
+  <si>
+    <t>14890 m2</t>
+  </si>
+  <si>
+    <t>Pripadajoče zemljišče</t>
+  </si>
+  <si>
+    <t>Parcela 2142-984/5</t>
+  </si>
+  <si>
+    <t>52 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2142-984/9</t>
+  </si>
+  <si>
+    <t>4 m2</t>
+  </si>
+  <si>
+    <t>Gozdno zemljišče, prodaja se 1/3 delež</t>
+  </si>
+  <si>
+    <t>gozdna zemljišča (100.00%), LEŠE</t>
+  </si>
+  <si>
+    <t>Parcela 2145-770/12</t>
+  </si>
+  <si>
+    <t>2390 m2</t>
+  </si>
+  <si>
+    <t>LEŠE</t>
+  </si>
+  <si>
+    <t>stavbna zemljišča (100.00%), LEŠE</t>
+  </si>
+  <si>
+    <t>Parcela 2145-770/75</t>
+  </si>
+  <si>
+    <t>31 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2145-785/2</t>
+  </si>
+  <si>
+    <t>4334 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2145-817/3</t>
+  </si>
+  <si>
+    <t>7409 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2145-852/50</t>
+  </si>
+  <si>
+    <t>3219 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2145-852/51</t>
+  </si>
+  <si>
+    <t>3100 m2</t>
+  </si>
+  <si>
+    <t>Gozdno zemljišče</t>
+  </si>
+  <si>
+    <t>gozdna zemljišča (100.00%), KOVOR</t>
+  </si>
+  <si>
+    <t>Parcela 2146-878/16</t>
+  </si>
+  <si>
+    <t>193 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-874/5</t>
+  </si>
+  <si>
+    <t>21 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-150/43</t>
+  </si>
+  <si>
+    <t>2 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-856/6</t>
+  </si>
+  <si>
+    <t>9 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2144-27/3</t>
+  </si>
+  <si>
+    <t>83 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče pod stavbo in pripadajoče zemljišče</t>
+  </si>
+  <si>
+    <t>Parcela 2149-628/7</t>
+  </si>
+  <si>
+    <t>stavbna zemljišča (100.00%), SENIČNO</t>
+  </si>
+  <si>
+    <t>Parcela 2148-857/5</t>
+  </si>
+  <si>
+    <t>SENIČNO</t>
+  </si>
+  <si>
+    <t>Parcela 2148-857/4</t>
+  </si>
+  <si>
+    <t>30 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2148-857/3</t>
+  </si>
+  <si>
+    <t>Parcela 2148-857/2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Iženkovo 4</t>
+  </si>
+  <si>
+    <t>Parcela 2146-108/47</t>
+  </si>
+  <si>
+    <t>120 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Bistrica 23, kamnolom v Bistrici in gozd</t>
+  </si>
+  <si>
+    <t>druga zemljišča (54%), gozdna zemljišča (43%), stavbna zemljišča (3%), BISTRICA</t>
+  </si>
+  <si>
+    <t>druga zemljišča (54%), gozdna zemljišča (43%), stavbna zemljišča (3%)</t>
+  </si>
+  <si>
+    <t>Parcela 2144-100/2</t>
+  </si>
+  <si>
+    <t>9363 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Mlaka 12</t>
+  </si>
+  <si>
+    <t>Parcela 2147-484/14</t>
+  </si>
+  <si>
+    <t>1145 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Podljubelj 3</t>
+  </si>
+  <si>
+    <t>Parcela 2141-868/1</t>
+  </si>
+  <si>
+    <t>571 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče v Retnjah</t>
+  </si>
+  <si>
+    <t>gozdna zemljišča (100.00%), KRIŽE</t>
+  </si>
+  <si>
+    <t>Parcela 2147-853/2</t>
+  </si>
+  <si>
+    <t>342 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Leše 45</t>
+  </si>
+  <si>
+    <t>Parcela 2145-860/13</t>
+  </si>
+  <si>
+    <t>34 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Kovaška ulica 9</t>
+  </si>
+  <si>
+    <t>Parcela 2143-247/5</t>
+  </si>
+  <si>
+    <t>27 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Koroška cesta 96</t>
+  </si>
+  <si>
+    <t>Parcela 2143-659/4</t>
+  </si>
+  <si>
+    <t>Parcela 2143-460/25</t>
+  </si>
+  <si>
+    <t>22 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Koroška cesta 94</t>
+  </si>
+  <si>
+    <t>Parcela 2143-659/5</t>
+  </si>
+  <si>
+    <t>Parcela 2143-460/26</t>
+  </si>
+  <si>
+    <t>44 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2145-855/6</t>
+  </si>
+  <si>
+    <t>Zemljišče v kompleksu bivše tovarne Lepenka</t>
+  </si>
+  <si>
+    <t>Parcela 2142-996</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Lom pod Storžičem 28</t>
+  </si>
+  <si>
+    <t>Parcela 2142-981/83</t>
+  </si>
+  <si>
+    <t>127 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče ob stavbi Grahovše 4</t>
+  </si>
+  <si>
+    <t>Parcela 2142-981/96</t>
+  </si>
+  <si>
+    <t>403 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2142-981/95</t>
+  </si>
+  <si>
+    <t>521 m2</t>
+  </si>
+  <si>
+    <t>Zemljišče pod stavbo št. 585 k.o. Podljubelj</t>
+  </si>
+  <si>
+    <t>Parcela 2141-710/5</t>
+  </si>
+  <si>
+    <t>165 m2</t>
+  </si>
+  <si>
+    <t>gozdna zemljišča (100.00%), PODLJUBELJ</t>
+  </si>
+  <si>
+    <t>Parcela 2141-988/4</t>
+  </si>
+  <si>
+    <t>23 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2146-108/69</t>
+  </si>
+  <si>
+    <t>Parcela 2147-837/19</t>
+  </si>
+  <si>
+    <t>41 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-837/18</t>
+  </si>
+  <si>
+    <t>1 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2146-108/68</t>
+  </si>
+  <si>
+    <t>361 m2</t>
+  </si>
+  <si>
+    <t>gozdna zemljišča (52.20%), stavbna zemljišča (47.80%), LOM POD STORŽIČEM</t>
+  </si>
+  <si>
+    <t>gozdna zemljišča (52.20%), stavbna zemljišča (47.80%)</t>
+  </si>
+  <si>
+    <t>Parcela 2142-1032/12</t>
+  </si>
+  <si>
+    <t>313 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2142-1003/3</t>
+  </si>
+  <si>
+    <t>161 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2142-984/10</t>
+  </si>
+  <si>
+    <t>36 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2142-1002/19</t>
+  </si>
+  <si>
+    <t>197 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2143-362/12</t>
+  </si>
+  <si>
+    <t>14 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2143-362/17</t>
+  </si>
+  <si>
+    <t>Parcela 2143-362/18</t>
+  </si>
+  <si>
+    <t>Parcela 2143-362/19</t>
+  </si>
+  <si>
+    <t>Parcela 2143-362/20</t>
+  </si>
+  <si>
+    <t>42 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2143-362/21</t>
+  </si>
+  <si>
+    <t>28 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2143-362/24</t>
+  </si>
+  <si>
+    <t>Parcela 2143-362/26</t>
+  </si>
+  <si>
+    <t>Parcela 2144-286/1</t>
+  </si>
+  <si>
+    <t>862 m2</t>
+  </si>
+  <si>
+    <t>kmetijska zemljišča (100.00%), BISTRICA</t>
+  </si>
+  <si>
+    <t>Parcela 2144-690/8</t>
+  </si>
+  <si>
+    <t>Parcela 2144-690/13</t>
+  </si>
+  <si>
+    <t>gozdna zemljišča (63.70%), stavbna zemljišča (36.30%), LEŠE</t>
+  </si>
+  <si>
+    <t>gozdna zemljišča (63.70%), stavbna zemljišča (36.30%)</t>
+  </si>
+  <si>
+    <t>Parcela 2145-47</t>
+  </si>
+  <si>
+    <t>834 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2146-108/66</t>
+  </si>
+  <si>
+    <t>158 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-533/15</t>
+  </si>
+  <si>
+    <t>Parcela 2147-533/16</t>
+  </si>
+  <si>
+    <t>55 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-533/17</t>
+  </si>
+  <si>
+    <t>88 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-837/13</t>
+  </si>
+  <si>
+    <t>190 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-837/8</t>
+  </si>
+  <si>
+    <t>Parcela 2147-837/9</t>
+  </si>
+  <si>
+    <t>Parcela 2147-837/10</t>
+  </si>
+  <si>
+    <t>5 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-837/11</t>
+  </si>
+  <si>
+    <t>93 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-837/12</t>
+  </si>
+  <si>
+    <t>183 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-837/14</t>
+  </si>
+  <si>
+    <t>Parcela 2147-837/20</t>
+  </si>
+  <si>
+    <t>94 m2</t>
+  </si>
+  <si>
+    <t>Parcela 2147-579/41</t>
+  </si>
+  <si>
     <t>115 m2</t>
   </si>
   <si>
-    <t>Parcela 2142-1032/10</t>
-[...538 lines deleted...]
-  <si>
     <t>Parcela 2147-579/47</t>
   </si>
   <si>
     <t>Parcela 2147-579/48</t>
   </si>
   <si>
     <t>144 m2</t>
   </si>
   <si>
     <t>Parcela 2147-579/50</t>
-  </si>
-[...1 lines deleted...]
-    <t>83 m2</t>
   </si>
   <si>
     <t>Parcela 2147-579/56</t>
   </si>
   <si>
     <t>133 m2</t>
   </si>
   <si>
     <t>Parcela 2147-579/62</t>
   </si>
   <si>
     <t>48 m2</t>
   </si>
   <si>
     <t>Parcela 2147-579/58</t>
   </si>
   <si>
     <t>Parcela 2147-579/63</t>
   </si>
   <si>
     <t>50 m2</t>
   </si>
   <si>
     <t>Parcela 2147-579/65</t>
   </si>
@@ -1370,5667 +1349,5667 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K3" s="0">
         <v>3340.8</v>
       </c>
       <c r="L3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="0" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>31</v>
       </c>
       <c r="K4" s="0">
         <v>3110.4</v>
       </c>
       <c r="L4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N4" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5">
       <c r="B5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K5" s="0">
         <v>5472</v>
       </c>
       <c r="L5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N5" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6">
       <c r="B6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K6" s="0">
         <v>10567.98</v>
       </c>
       <c r="L6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7">
       <c r="B7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K7" s="0">
         <v>55224</v>
       </c>
       <c r="L7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N7" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="0" t="s">
         <v>42</v>
-      </c>
-[...22 lines deleted...]
-        <v>41</v>
       </c>
       <c r="K8" s="0">
         <v>639.08</v>
       </c>
       <c r="L8" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N8" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="0">
         <v>18987.33</v>
       </c>
       <c r="L9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>61</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="0">
         <v>6921</v>
       </c>
       <c r="L10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M10" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N10" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>66</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K11" s="0">
         <v>3392</v>
       </c>
       <c r="L11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M11" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K12" s="0">
         <v>4284.21</v>
       </c>
       <c r="L12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I13" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="J13" s="0" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
       <c r="K13" s="0">
         <v>411.6</v>
       </c>
       <c r="L13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N13" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J14" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="K14" s="0">
         <v>842</v>
       </c>
       <c r="L14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M14" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N14" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="F15" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="D15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="J15" s="0" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
       <c r="K15" s="0">
         <v>460.8</v>
       </c>
       <c r="L15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M15" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N15" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="F16" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="D16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="J16" s="0" t="s">
         <v>88</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
       <c r="K16" s="0">
         <v>8100</v>
       </c>
       <c r="L16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M16" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N16" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K17" s="0">
         <v>2131.2</v>
       </c>
       <c r="L17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M17" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N17" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="F18" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="D18" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J18" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K18" s="0">
         <v>620.6</v>
       </c>
       <c r="L18" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M18" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N18" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I19" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J19" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K19" s="0">
         <v>6027.9</v>
       </c>
       <c r="L19" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M19" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N19" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>101</v>
+        <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K20" s="0">
         <v>1690.6</v>
       </c>
       <c r="L20" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M20" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N20" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>105</v>
+        <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K21" s="0">
         <v>2889</v>
       </c>
       <c r="L21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M21" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N21" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K22" s="0">
         <v>1883</v>
       </c>
       <c r="L22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M22" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N22" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K23" s="0">
         <v>1690.6</v>
       </c>
       <c r="L23" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M23" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N23" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K24" s="0">
         <v>1198.4</v>
       </c>
       <c r="L24" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M24" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N24" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K25" s="0">
         <v>1391</v>
       </c>
       <c r="L25" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M25" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N25" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K26" s="0">
         <v>1048.6</v>
       </c>
       <c r="L26" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M26" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N26" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K27" s="0">
         <v>1540.8</v>
       </c>
       <c r="L27" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M27" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N27" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K28" s="0">
         <v>3359.8</v>
       </c>
       <c r="L28" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M28" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N28" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K29" s="0">
         <v>610.8</v>
       </c>
       <c r="L29" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M29" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N29" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K30" s="0">
         <v>5293.6</v>
       </c>
       <c r="L30" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M30" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N30" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K31" s="0">
         <v>8870.4</v>
       </c>
       <c r="L31" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M31" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N31" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K32" s="0">
         <v>5121</v>
       </c>
       <c r="L32" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M32" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N32" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K33" s="0">
         <v>2059.2</v>
       </c>
       <c r="L33" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M33" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N33" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K34" s="0">
         <v>6718.8</v>
       </c>
       <c r="L34" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M34" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N34" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K35" s="0">
         <v>6617</v>
       </c>
       <c r="L35" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M35" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N35" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K36" s="0">
         <v>7176.9</v>
       </c>
       <c r="L36" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M36" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N36" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K37" s="0">
         <v>29114.8</v>
       </c>
       <c r="L37" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M37" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N37" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K38" s="0">
         <v>13920.2</v>
       </c>
       <c r="L38" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M38" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N38" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K39" s="0">
         <v>22017.6</v>
       </c>
       <c r="L39" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M39" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N39" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K40" s="0">
         <v>8838.9</v>
       </c>
       <c r="L40" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M40" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N40" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K41" s="0">
         <v>2692.8</v>
       </c>
       <c r="L41" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M41" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N41" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="K42" s="0">
         <v>15998.4</v>
       </c>
       <c r="L42" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M42" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N42" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K43" s="0">
         <v>509</v>
       </c>
       <c r="L43" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M43" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N43" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>28</v>
+        <v>158</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>19</v>
+        <v>159</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K44" s="0">
         <v>3104.9</v>
       </c>
       <c r="L44" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M44" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N44" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K45" s="0">
         <v>20512.7</v>
       </c>
       <c r="L45" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M45" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N45" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K46" s="0">
         <v>1953.6</v>
       </c>
       <c r="L46" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M46" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N46" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>87</v>
+        <v>168</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>19</v>
+        <v>159</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="K47" s="0">
         <v>8245.8</v>
       </c>
       <c r="L47" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M47" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N47" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="0" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K48" s="0">
         <v>864</v>
       </c>
       <c r="L48" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M48" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N48" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="0" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K49" s="0">
         <v>1892.66</v>
       </c>
       <c r="L49" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M49" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N49" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="50">
       <c r="B50" s="0" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K50" s="0">
         <v>442.44</v>
       </c>
       <c r="L50" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M50" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N50" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="0" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K51" s="0">
         <v>1253.58</v>
       </c>
       <c r="L51" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M51" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N51" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K52" s="0">
         <v>1401.06</v>
       </c>
       <c r="L52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M52" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N52" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="0" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K53" s="0">
         <v>11910.6</v>
       </c>
       <c r="L53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M53" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N53" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K54" s="0">
         <v>11657.1</v>
       </c>
       <c r="L54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M54" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N54" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K55" s="0">
         <v>4988.2</v>
       </c>
       <c r="L55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M55" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N55" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="56">
       <c r="B56" s="0" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K56" s="0">
         <v>17646</v>
       </c>
       <c r="L56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M56" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N56" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="K57" s="0">
         <v>1781.6</v>
       </c>
       <c r="L57" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M57" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N57" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I58" s="0" t="s">
         <v>203</v>
-      </c>
-[...19 lines deleted...]
-        <v>207</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K58" s="0">
         <v>3148.2</v>
       </c>
       <c r="L58" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M58" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N58" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I59" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J59" s="0" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="K59" s="0">
         <v>28588.8</v>
       </c>
       <c r="L59" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M59" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N59" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" s="0" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K60" s="0">
         <v>1278.16</v>
       </c>
       <c r="L60" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M60" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N60" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="0" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K61" s="0">
         <v>80.52</v>
       </c>
       <c r="L61" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M61" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N61" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I62" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="J62" s="0" t="s">
         <v>218</v>
-      </c>
-[...22 lines deleted...]
-        <v>223</v>
       </c>
       <c r="K62" s="0">
         <v>796.67</v>
       </c>
       <c r="L62" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M62" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N62" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I63" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>218</v>
-      </c>
-[...22 lines deleted...]
-        <v>223</v>
       </c>
       <c r="K63" s="0">
         <v>10.33</v>
       </c>
       <c r="L63" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M63" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N63" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I64" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>218</v>
-      </c>
-[...22 lines deleted...]
-        <v>223</v>
       </c>
       <c r="K64" s="0">
         <v>1444.67</v>
       </c>
       <c r="L64" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M64" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N64" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="J65" s="0" t="s">
         <v>218</v>
-      </c>
-[...22 lines deleted...]
-        <v>223</v>
       </c>
       <c r="K65" s="0">
         <v>2469.67</v>
       </c>
       <c r="L65" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M65" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N65" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I66" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="J66" s="0" t="s">
         <v>218</v>
-      </c>
-[...22 lines deleted...]
-        <v>223</v>
       </c>
       <c r="K66" s="0">
         <v>1073</v>
       </c>
       <c r="L66" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M66" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N66" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I67" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="J67" s="0" t="s">
         <v>218</v>
-      </c>
-[...22 lines deleted...]
-        <v>223</v>
       </c>
       <c r="K67" s="0">
         <v>1033.33</v>
       </c>
       <c r="L67" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M67" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N67" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>237</v>
+        <v>201</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K68" s="0">
         <v>1418.55</v>
       </c>
       <c r="L68" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M68" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N68" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K69" s="0">
         <v>1068.9</v>
       </c>
       <c r="L69" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M69" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N69" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K70" s="0">
         <v>101.8</v>
       </c>
       <c r="L70" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M70" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N70" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K71" s="0">
         <v>458.1</v>
       </c>
       <c r="L71" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M71" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N71" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="K72" s="0">
         <v>4886.4</v>
       </c>
       <c r="L72" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M72" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N72" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="K73" s="0">
         <v>3140.07</v>
       </c>
       <c r="L73" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M73" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N73" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="K74" s="0">
         <v>1112.4</v>
       </c>
       <c r="L74" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M74" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N74" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="K75" s="0">
         <v>642</v>
       </c>
       <c r="L75" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M75" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N75" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="K76" s="0">
         <v>85.6</v>
       </c>
       <c r="L76" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M76" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N76" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C77" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="D77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>257</v>
+        <v>179</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="K77" s="0">
         <v>64.2</v>
       </c>
       <c r="L77" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M77" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N77" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H78" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K78" s="0">
         <v>5052</v>
       </c>
       <c r="L78" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M78" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N78" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="K79" s="0">
         <v>23983.7</v>
       </c>
       <c r="L79" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M79" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N79" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K80" s="0">
         <v>58280.5</v>
       </c>
       <c r="L80" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M80" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N80" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K81" s="0">
         <v>26151.8</v>
       </c>
       <c r="L81" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M81" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N81" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>201</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K82" s="0">
         <v>2513.7</v>
       </c>
       <c r="L82" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M82" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N82" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="K83" s="0">
         <v>948.6</v>
       </c>
       <c r="L83" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M83" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N83" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K84" s="0">
         <v>1221.75</v>
       </c>
       <c r="L84" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M84" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N84" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K85" s="0">
         <v>1924</v>
       </c>
       <c r="L85" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M85" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N85" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="0" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K86" s="0">
         <v>1144</v>
       </c>
       <c r="L86" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M86" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N86" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="0" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K87" s="0">
         <v>1711.9</v>
       </c>
       <c r="L87" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M87" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N87" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="0" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K88" s="0">
         <v>2215.4</v>
       </c>
       <c r="L88" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M88" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N88" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="K89" s="0">
         <v>1198.4</v>
       </c>
       <c r="L89" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M89" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="H90" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K90" s="0">
         <v>52790.4</v>
       </c>
       <c r="L90" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M90" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N90" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="0" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K91" s="0">
         <v>2556.51</v>
       </c>
       <c r="L91" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M91" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N91" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K92" s="0">
         <v>8112.39</v>
       </c>
       <c r="L92" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M92" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N92" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K93" s="0">
         <v>10487.73</v>
       </c>
       <c r="L93" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M93" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N93" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K94" s="0">
         <v>7004.25</v>
       </c>
       <c r="L94" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M94" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N94" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="0" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>94</v>
+        <v>297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>19</v>
+        <v>201</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K95" s="0">
         <v>58.42</v>
       </c>
       <c r="L95" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M95" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N95" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="96">
       <c r="B96" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K96" s="0">
         <v>432</v>
       </c>
       <c r="L96" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M96" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N96" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="97">
       <c r="B97" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K97" s="0">
         <v>2361.6</v>
       </c>
       <c r="L97" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M97" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N97" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="98">
       <c r="B98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K98" s="0">
         <v>57.6</v>
       </c>
       <c r="L98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M98" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N98" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K99" s="0">
         <v>12996</v>
       </c>
       <c r="L99" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M99" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N99" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="100">
       <c r="B100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K100" s="0">
         <v>4604.23</v>
       </c>
       <c r="L100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M100" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N100" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="101">
       <c r="B101" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K101" s="0">
         <v>3957.38</v>
       </c>
       <c r="L101" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M101" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N101" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="102">
       <c r="B102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H102" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K102" s="0">
         <v>884.88</v>
       </c>
       <c r="L102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M102" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N102" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="103">
       <c r="B103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K103" s="0">
         <v>4842.26</v>
       </c>
       <c r="L103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M103" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N103" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="104">
       <c r="B104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K104" s="0">
         <v>869.26</v>
       </c>
       <c r="L104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M104" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N104" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="105">
       <c r="B105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K105" s="0">
         <v>2235.24</v>
       </c>
       <c r="L105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M105" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N105" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="106">
       <c r="B106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K106" s="0">
         <v>1428.07</v>
       </c>
       <c r="L106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M106" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N106" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="107">
       <c r="B107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K107" s="0">
         <v>496.72</v>
       </c>
       <c r="L107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M107" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N107" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="108">
       <c r="B108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K108" s="0">
         <v>2607.78</v>
       </c>
       <c r="L108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M108" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N108" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="109">
       <c r="B109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K109" s="0">
         <v>1738.52</v>
       </c>
       <c r="L109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M109" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N109" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="110">
       <c r="B110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H110" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K110" s="0">
         <v>496.72</v>
       </c>
       <c r="L110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M110" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N110" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="111">
       <c r="B111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K111" s="0">
         <v>124.18</v>
       </c>
       <c r="L111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M111" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N111" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="112">
       <c r="B112" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="K112" s="0">
         <v>53968.27</v>
       </c>
       <c r="L112" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M112" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N112" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="113">
       <c r="B113" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H113" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>338</v>
+        <v>181</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="K113" s="0">
         <v>509.04</v>
       </c>
       <c r="L113" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M113" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N113" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="114">
       <c r="B114" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H114" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="K114" s="0">
         <v>735.28</v>
       </c>
       <c r="L114" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M114" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N114" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="115">
       <c r="B115" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="K115" s="0">
         <v>2621.34</v>
       </c>
       <c r="L115" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M115" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N115" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="116">
       <c r="B116" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>25</v>
       </c>
       <c r="K116" s="0">
         <v>5688</v>
       </c>
       <c r="L116" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M116" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N116" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="117">
       <c r="B117" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>338</v>
+        <v>181</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K117" s="0">
         <v>385.2</v>
       </c>
       <c r="L117" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M117" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N117" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="118">
       <c r="B118" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K118" s="0">
         <v>2799.5</v>
       </c>
       <c r="L118" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M118" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N118" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K119" s="0">
         <v>4479.2</v>
       </c>
       <c r="L119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M119" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N119" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="120">
       <c r="B120" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K120" s="0">
         <v>10944</v>
       </c>
       <c r="L120" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M120" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N120" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="121">
       <c r="B121" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>338</v>
+        <v>181</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K121" s="0">
         <v>1036.8</v>
       </c>
       <c r="L121" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M121" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N121" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="122">
       <c r="B122" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K122" s="0">
         <v>2131.2</v>
       </c>
       <c r="L122" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M122" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N122" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K123" s="0">
         <v>288</v>
       </c>
       <c r="L123" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M123" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N123" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="124">
       <c r="B124" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K124" s="0">
         <v>5356.8</v>
       </c>
       <c r="L124" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M124" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N124" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="125">
       <c r="B125" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K125" s="0">
         <v>10540.8</v>
       </c>
       <c r="L125" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M125" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N125" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="126">
       <c r="B126" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K126" s="0">
         <v>4147.2</v>
       </c>
       <c r="L126" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M126" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N126" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="127">
       <c r="B127" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K127" s="0">
         <v>5414.4</v>
       </c>
       <c r="L127" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M127" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N127" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="128">
       <c r="B128" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>184</v>
+        <v>358</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K128" s="0">
         <v>6624</v>
       </c>
       <c r="L128" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M128" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N128" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="129">
       <c r="B129" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K129" s="0">
         <v>6912</v>
       </c>
       <c r="L129" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M129" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N129" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="130">
       <c r="B130" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K130" s="0">
         <v>8294.4</v>
       </c>
       <c r="L130" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M130" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N130" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="131">
       <c r="B131" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>369</v>
+        <v>241</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K131" s="0">
         <v>4780.8</v>
       </c>
       <c r="L131" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M131" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N131" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="132">
       <c r="B132" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K132" s="0">
         <v>7660.8</v>
       </c>
       <c r="L132" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M132" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N132" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="133">
       <c r="B133" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K133" s="0">
         <v>2764.8</v>
       </c>
       <c r="L133" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M133" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N133" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="134">
       <c r="B134" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K134" s="0">
         <v>3225.6</v>
       </c>
       <c r="L134" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M134" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N134" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="135">
       <c r="B135" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K135" s="0">
         <v>2880</v>
       </c>
       <c r="L135" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M135" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N135" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="136">
       <c r="B136" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K136" s="0">
         <v>12441.6</v>
       </c>
       <c r="L136" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M136" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N136" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="137">
       <c r="B137" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K137" s="0">
         <v>3168</v>
       </c>
       <c r="L137" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M137" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N137" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="138">
       <c r="B138" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K138" s="0">
         <v>2304</v>
       </c>
       <c r="L138" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M138" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N138" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="139">
       <c r="B139" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K139" s="0">
         <v>1728</v>
       </c>
       <c r="L139" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M139" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N139" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="140">
       <c r="B140" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K140" s="0">
         <v>2304</v>
       </c>
       <c r="L140" s="0" t="s">
         <v>17</v>
       </c>
       <c r="M140" s="0" t="s">
         <v>26</v>
       </c>
       <c r="N140" s="0" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>